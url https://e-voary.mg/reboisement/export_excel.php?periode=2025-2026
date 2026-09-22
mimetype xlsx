--- v2 (2026-08-08)
+++ v3 (2026-09-22)
@@ -56,279 +56,279 @@
   <si>
     <t>3 829,27Ha</t>
   </si>
   <si>
     <t>153,17%</t>
   </si>
   <si>
     <t>AMBATOSOA</t>
   </si>
   <si>
     <t>0,00Ha</t>
   </si>
   <si>
     <t>5,80Ha</t>
   </si>
   <si>
     <t>0,00%</t>
   </si>
   <si>
     <t>AMORON I MANIA</t>
   </si>
   <si>
     <t>2 858,60Ha</t>
   </si>
   <si>
-    <t>677,82Ha</t>
-[...2 lines deleted...]
-    <t>23,71%</t>
+    <t>849,81Ha</t>
+  </si>
+  <si>
+    <t>29,73%</t>
   </si>
   <si>
     <t>ANALAMANGA</t>
   </si>
   <si>
     <t>1 847,76Ha</t>
   </si>
   <si>
-    <t>1 103,58Ha</t>
-[...2 lines deleted...]
-    <t>59,73%</t>
+    <t>2 041,75Ha</t>
+  </si>
+  <si>
+    <t>110,50%</t>
   </si>
   <si>
     <t>ANALANJIROFO</t>
   </si>
   <si>
     <t>1 524,00Ha</t>
   </si>
   <si>
-    <t>615,53Ha</t>
-[...2 lines deleted...]
-    <t>40,39%</t>
+    <t>785,50Ha</t>
+  </si>
+  <si>
+    <t>51,54%</t>
   </si>
   <si>
     <t>ANDROY</t>
   </si>
   <si>
     <t>2 600,00Ha</t>
   </si>
   <si>
     <t>168,87Ha</t>
   </si>
   <si>
     <t>6,49%</t>
   </si>
   <si>
     <t>ANOSY</t>
   </si>
   <si>
     <t>3 000,00Ha</t>
   </si>
   <si>
-    <t>797,50Ha</t>
-[...2 lines deleted...]
-    <t>26,58%</t>
+    <t>2 440,90Ha</t>
+  </si>
+  <si>
+    <t>81,36%</t>
   </si>
   <si>
     <t>ATSIMO ANDREFANA</t>
   </si>
   <si>
     <t>1 710,00Ha</t>
   </si>
   <si>
     <t>30,00Ha</t>
   </si>
   <si>
     <t>1,75%</t>
   </si>
   <si>
     <t>ATSIMO ATSINANANA</t>
   </si>
   <si>
     <t>3 640,00Ha</t>
   </si>
   <si>
-    <t>2 263,00Ha</t>
-[...2 lines deleted...]
-    <t>62,17%</t>
+    <t>3 692,00Ha</t>
+  </si>
+  <si>
+    <t>101,43%</t>
   </si>
   <si>
     <t>ATSINANANA</t>
   </si>
   <si>
     <t>4 161,70Ha</t>
   </si>
   <si>
     <t>4 163,77Ha</t>
   </si>
   <si>
     <t>100,05%</t>
   </si>
   <si>
     <t>BETSIBOKA</t>
   </si>
   <si>
     <t>1 562,03Ha</t>
   </si>
   <si>
-    <t>999,21Ha</t>
-[...2 lines deleted...]
-    <t>63,97%</t>
+    <t>1 133,21Ha</t>
+  </si>
+  <si>
+    <t>72,55%</t>
   </si>
   <si>
     <t>BOENY</t>
   </si>
   <si>
     <t>5 431,00Ha</t>
   </si>
   <si>
     <t>4 044,78Ha</t>
   </si>
   <si>
     <t>74,48%</t>
   </si>
   <si>
     <t>BONGOLAVA</t>
   </si>
   <si>
     <t>1 177,20Ha</t>
   </si>
   <si>
     <t>722,14Ha</t>
   </si>
   <si>
     <t>61,34%</t>
   </si>
   <si>
     <t>DIANA</t>
   </si>
   <si>
     <t>3 693,09Ha</t>
   </si>
   <si>
-    <t>997,11Ha</t>
-[...2 lines deleted...]
-    <t>27,00%</t>
+    <t>3 274,14Ha</t>
+  </si>
+  <si>
+    <t>88,66%</t>
   </si>
   <si>
     <t>FITOVINANY</t>
   </si>
   <si>
     <t>2 000,00Ha</t>
   </si>
   <si>
     <t>838,80Ha</t>
   </si>
   <si>
     <t>41,94%</t>
   </si>
   <si>
     <t>HAUTE MATSIATRA</t>
   </si>
   <si>
     <t>2 427,50Ha</t>
   </si>
   <si>
     <t>678,40Ha</t>
   </si>
   <si>
     <t>27,95%</t>
   </si>
   <si>
     <t>IHOROMBE</t>
   </si>
   <si>
     <t>2 500,01Ha</t>
   </si>
   <si>
-    <t>481,07Ha</t>
-[...2 lines deleted...]
-    <t>19,24%</t>
+    <t>502,08Ha</t>
+  </si>
+  <si>
+    <t>20,08%</t>
   </si>
   <si>
     <t>ITASY</t>
   </si>
   <si>
     <t>3 238,32Ha</t>
   </si>
   <si>
-    <t>2 879,36Ha</t>
-[...2 lines deleted...]
-    <t>88,92%</t>
+    <t>2 937,65Ha</t>
+  </si>
+  <si>
+    <t>90,72%</t>
   </si>
   <si>
     <t>MELAKY</t>
   </si>
   <si>
     <t>1 963,90Ha</t>
   </si>
   <si>
     <t>1 517,11Ha</t>
   </si>
   <si>
     <t>77,25%</t>
   </si>
   <si>
     <t>MENABE</t>
   </si>
   <si>
     <t>3 200,00Ha</t>
   </si>
   <si>
-    <t>1 469,79Ha</t>
-[...2 lines deleted...]
-    <t>45,93%</t>
+    <t>3 204,79Ha</t>
+  </si>
+  <si>
+    <t>100,15%</t>
   </si>
   <si>
     <t>SAVA</t>
   </si>
   <si>
-    <t>2 207,52Ha</t>
-[...2 lines deleted...]
-    <t>68,99%</t>
+    <t>3 331,24Ha</t>
+  </si>
+  <si>
+    <t>104,10%</t>
   </si>
   <si>
     <t>SOFIA</t>
   </si>
   <si>
     <t>3 216,00Ha</t>
   </si>
   <si>
-    <t>1 638,62Ha</t>
-[...2 lines deleted...]
-    <t>50,95%</t>
+    <t>1 739,88Ha</t>
+  </si>
+  <si>
+    <t>54,10%</t>
   </si>
   <si>
     <t>VAKINANKARATRA</t>
   </si>
   <si>
     <t>2 522,30Ha</t>
   </si>
   <si>
     <t>532,88Ha</t>
   </si>
   <si>
     <t>21,13%</t>
   </si>
   <si>
     <t>VATOVAVY</t>
   </si>
   <si>
     <t>3 439,34Ha</t>
   </si>
   <si>
     <t>609,90Ha</t>
   </si>
   <si>
     <t>17,73%</t>
   </si>