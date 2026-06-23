--- v0 (2026-05-07)
+++ v1 (2026-06-23)
@@ -12,323 +12,335 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Région</t>
   </si>
   <si>
     <t>Objectif total</t>
   </si>
   <si>
     <t>Superficie réalisée</t>
   </si>
   <si>
     <t>Pourcentage</t>
   </si>
   <si>
     <t>ALAOTRA MANGORO</t>
   </si>
   <si>
     <t>2 500,00Ha</t>
   </si>
   <si>
-    <t>377,24Ha</t>
-[...2 lines deleted...]
-    <t>15,09%</t>
+    <t>3 828,87Ha</t>
+  </si>
+  <si>
+    <t>153,15%</t>
+  </si>
+  <si>
+    <t>AMBATOSOA</t>
+  </si>
+  <si>
+    <t>0,00Ha</t>
+  </si>
+  <si>
+    <t>4,80Ha</t>
+  </si>
+  <si>
+    <t>0,00%</t>
   </si>
   <si>
     <t>AMORON I MANIA</t>
   </si>
   <si>
     <t>2 858,60Ha</t>
   </si>
   <si>
-    <t>152,24Ha</t>
-[...2 lines deleted...]
-    <t>5,33%</t>
+    <t>677,82Ha</t>
+  </si>
+  <si>
+    <t>23,71%</t>
   </si>
   <si>
     <t>ANALAMANGA</t>
   </si>
   <si>
     <t>1 847,76Ha</t>
   </si>
   <si>
     <t>1 103,58Ha</t>
   </si>
   <si>
     <t>59,73%</t>
   </si>
   <si>
     <t>ANALANJIROFO</t>
   </si>
   <si>
     <t>1 524,00Ha</t>
   </si>
   <si>
-    <t>5,50Ha</t>
-[...2 lines deleted...]
-    <t>0,36%</t>
+    <t>204,39Ha</t>
+  </si>
+  <si>
+    <t>13,41%</t>
   </si>
   <si>
     <t>ANDROY</t>
   </si>
   <si>
     <t>2 600,00Ha</t>
   </si>
   <si>
     <t>168,87Ha</t>
   </si>
   <si>
     <t>6,49%</t>
   </si>
   <si>
     <t>ANOSY</t>
   </si>
   <si>
     <t>3 000,00Ha</t>
   </si>
   <si>
-    <t>779,50Ha</t>
-[...2 lines deleted...]
-    <t>25,98%</t>
+    <t>797,50Ha</t>
+  </si>
+  <si>
+    <t>26,58%</t>
   </si>
   <si>
     <t>ATSIMO ANDREFANA</t>
   </si>
   <si>
     <t>1 710,00Ha</t>
   </si>
   <si>
-    <t>6,00Ha</t>
-[...2 lines deleted...]
-    <t>0,35%</t>
+    <t>30,00Ha</t>
+  </si>
+  <si>
+    <t>1,75%</t>
   </si>
   <si>
     <t>ATSIMO ATSINANANA</t>
   </si>
   <si>
     <t>3 640,00Ha</t>
   </si>
   <si>
-    <t>417,00Ha</t>
-[...2 lines deleted...]
-    <t>11,46%</t>
+    <t>1 689,00Ha</t>
+  </si>
+  <si>
+    <t>46,40%</t>
   </si>
   <si>
     <t>ATSINANANA</t>
   </si>
   <si>
     <t>4 161,70Ha</t>
   </si>
   <si>
-    <t>1 782,97Ha</t>
-[...2 lines deleted...]
-    <t>42,84%</t>
+    <t>3 102,80Ha</t>
+  </si>
+  <si>
+    <t>74,56%</t>
   </si>
   <si>
     <t>BETSIBOKA</t>
   </si>
   <si>
     <t>1 562,03Ha</t>
   </si>
   <si>
-    <t>715,06Ha</t>
-[...2 lines deleted...]
-    <t>45,78%</t>
+    <t>999,21Ha</t>
+  </si>
+  <si>
+    <t>63,97%</t>
   </si>
   <si>
     <t>BOENY</t>
   </si>
   <si>
     <t>5 431,00Ha</t>
   </si>
   <si>
-    <t>2 763,93Ha</t>
-[...2 lines deleted...]
-    <t>50,89%</t>
+    <t>3 989,24Ha</t>
+  </si>
+  <si>
+    <t>73,45%</t>
   </si>
   <si>
     <t>BONGOLAVA</t>
   </si>
   <si>
     <t>1 177,20Ha</t>
   </si>
   <si>
-    <t>543,44Ha</t>
-[...2 lines deleted...]
-    <t>46,16%</t>
+    <t>722,14Ha</t>
+  </si>
+  <si>
+    <t>61,34%</t>
   </si>
   <si>
     <t>DIANA</t>
   </si>
   <si>
     <t>3 693,09Ha</t>
   </si>
   <si>
-    <t>623,96Ha</t>
-[...2 lines deleted...]
-    <t>16,90%</t>
+    <t>997,11Ha</t>
+  </si>
+  <si>
+    <t>27,00%</t>
   </si>
   <si>
     <t>FITOVINANY</t>
   </si>
   <si>
     <t>2 000,00Ha</t>
   </si>
   <si>
     <t>838,80Ha</t>
   </si>
   <si>
     <t>41,94%</t>
   </si>
   <si>
     <t>HAUTE MATSIATRA</t>
   </si>
   <si>
     <t>2 427,50Ha</t>
   </si>
   <si>
     <t>678,40Ha</t>
   </si>
   <si>
     <t>27,95%</t>
   </si>
   <si>
     <t>IHOROMBE</t>
   </si>
   <si>
     <t>2 500,01Ha</t>
   </si>
   <si>
     <t>481,07Ha</t>
   </si>
   <si>
     <t>19,24%</t>
   </si>
   <si>
     <t>ITASY</t>
   </si>
   <si>
     <t>3 238,32Ha</t>
   </si>
   <si>
-    <t>2 372,01Ha</t>
-[...2 lines deleted...]
-    <t>73,25%</t>
+    <t>2 576,06Ha</t>
+  </si>
+  <si>
+    <t>79,55%</t>
   </si>
   <si>
     <t>MELAKY</t>
   </si>
   <si>
     <t>1 963,90Ha</t>
   </si>
   <si>
     <t>1 214,64Ha</t>
   </si>
   <si>
     <t>61,85%</t>
   </si>
   <si>
     <t>MENABE</t>
   </si>
   <si>
     <t>3 200,00Ha</t>
   </si>
   <si>
     <t>544,00Ha</t>
   </si>
   <si>
     <t>17,00%</t>
   </si>
   <si>
     <t>SAVA</t>
   </si>
   <si>
-    <t>869,90Ha</t>
-[...2 lines deleted...]
-    <t>27,18%</t>
+    <t>934,90Ha</t>
+  </si>
+  <si>
+    <t>29,22%</t>
   </si>
   <si>
     <t>SOFIA</t>
   </si>
   <si>
     <t>3 216,00Ha</t>
   </si>
   <si>
-    <t>1 477,55Ha</t>
-[...2 lines deleted...]
-    <t>45,94%</t>
+    <t>1 638,62Ha</t>
+  </si>
+  <si>
+    <t>50,95%</t>
   </si>
   <si>
     <t>VAKINANKARATRA</t>
   </si>
   <si>
     <t>2 522,30Ha</t>
   </si>
   <si>
-    <t>191,05Ha</t>
-[...2 lines deleted...]
-    <t>7,57%</t>
+    <t>448,24Ha</t>
+  </si>
+  <si>
+    <t>17,77%</t>
   </si>
   <si>
     <t>VATOVAVY</t>
   </si>
   <si>
     <t>3 439,34Ha</t>
   </si>
   <si>
     <t>15,40Ha</t>
   </si>
   <si>
     <t>0,45%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -640,51 +652,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D24"/>
+  <dimension ref="A1:D25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
@@ -933,99 +945,113 @@
         <v>74</v>
       </c>
       <c r="D19" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>76</v>
       </c>
       <c r="B20" t="s">
         <v>77</v>
       </c>
       <c r="C20" t="s">
         <v>78</v>
       </c>
       <c r="D20" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>80</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="C21" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D21" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B22" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C22" t="s">
         <v>85</v>
       </c>
       <c r="D22" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>87</v>
       </c>
       <c r="B23" t="s">
         <v>88</v>
       </c>
       <c r="C23" t="s">
         <v>89</v>
       </c>
       <c r="D23" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>91</v>
       </c>
       <c r="B24" t="s">
         <v>92</v>
       </c>
       <c r="C24" t="s">
         <v>93</v>
       </c>
       <c r="D24" t="s">
         <v>94</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" t="s">
+        <v>96</v>
+      </c>
+      <c r="C25" t="s">
+        <v>97</v>
+      </c>
+      <c r="D25" t="s">
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>