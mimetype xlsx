--- v1 (2026-06-23)
+++ v2 (2026-08-08)
@@ -32,186 +32,186 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Région</t>
   </si>
   <si>
     <t>Objectif total</t>
   </si>
   <si>
     <t>Superficie réalisée</t>
   </si>
   <si>
     <t>Pourcentage</t>
   </si>
   <si>
     <t>ALAOTRA MANGORO</t>
   </si>
   <si>
     <t>2 500,00Ha</t>
   </si>
   <si>
-    <t>3 828,87Ha</t>
-[...2 lines deleted...]
-    <t>153,15%</t>
+    <t>3 829,27Ha</t>
+  </si>
+  <si>
+    <t>153,17%</t>
   </si>
   <si>
     <t>AMBATOSOA</t>
   </si>
   <si>
     <t>0,00Ha</t>
   </si>
   <si>
-    <t>4,80Ha</t>
+    <t>5,80Ha</t>
   </si>
   <si>
     <t>0,00%</t>
   </si>
   <si>
     <t>AMORON I MANIA</t>
   </si>
   <si>
     <t>2 858,60Ha</t>
   </si>
   <si>
     <t>677,82Ha</t>
   </si>
   <si>
     <t>23,71%</t>
   </si>
   <si>
     <t>ANALAMANGA</t>
   </si>
   <si>
     <t>1 847,76Ha</t>
   </si>
   <si>
     <t>1 103,58Ha</t>
   </si>
   <si>
     <t>59,73%</t>
   </si>
   <si>
     <t>ANALANJIROFO</t>
   </si>
   <si>
     <t>1 524,00Ha</t>
   </si>
   <si>
-    <t>204,39Ha</t>
-[...2 lines deleted...]
-    <t>13,41%</t>
+    <t>615,53Ha</t>
+  </si>
+  <si>
+    <t>40,39%</t>
   </si>
   <si>
     <t>ANDROY</t>
   </si>
   <si>
     <t>2 600,00Ha</t>
   </si>
   <si>
     <t>168,87Ha</t>
   </si>
   <si>
     <t>6,49%</t>
   </si>
   <si>
     <t>ANOSY</t>
   </si>
   <si>
     <t>3 000,00Ha</t>
   </si>
   <si>
     <t>797,50Ha</t>
   </si>
   <si>
     <t>26,58%</t>
   </si>
   <si>
     <t>ATSIMO ANDREFANA</t>
   </si>
   <si>
     <t>1 710,00Ha</t>
   </si>
   <si>
     <t>30,00Ha</t>
   </si>
   <si>
     <t>1,75%</t>
   </si>
   <si>
     <t>ATSIMO ATSINANANA</t>
   </si>
   <si>
     <t>3 640,00Ha</t>
   </si>
   <si>
-    <t>1 689,00Ha</t>
-[...2 lines deleted...]
-    <t>46,40%</t>
+    <t>2 263,00Ha</t>
+  </si>
+  <si>
+    <t>62,17%</t>
   </si>
   <si>
     <t>ATSINANANA</t>
   </si>
   <si>
     <t>4 161,70Ha</t>
   </si>
   <si>
-    <t>3 102,80Ha</t>
-[...2 lines deleted...]
-    <t>74,56%</t>
+    <t>4 163,77Ha</t>
+  </si>
+  <si>
+    <t>100,05%</t>
   </si>
   <si>
     <t>BETSIBOKA</t>
   </si>
   <si>
     <t>1 562,03Ha</t>
   </si>
   <si>
     <t>999,21Ha</t>
   </si>
   <si>
     <t>63,97%</t>
   </si>
   <si>
     <t>BOENY</t>
   </si>
   <si>
     <t>5 431,00Ha</t>
   </si>
   <si>
-    <t>3 989,24Ha</t>
-[...2 lines deleted...]
-    <t>73,45%</t>
+    <t>4 044,78Ha</t>
+  </si>
+  <si>
+    <t>74,48%</t>
   </si>
   <si>
     <t>BONGOLAVA</t>
   </si>
   <si>
     <t>1 177,20Ha</t>
   </si>
   <si>
     <t>722,14Ha</t>
   </si>
   <si>
     <t>61,34%</t>
   </si>
   <si>
     <t>DIANA</t>
   </si>
   <si>
     <t>3 693,09Ha</t>
   </si>
   <si>
     <t>997,11Ha</t>
   </si>
   <si>
     <t>27,00%</t>
   </si>
@@ -236,123 +236,123 @@
   <si>
     <t>678,40Ha</t>
   </si>
   <si>
     <t>27,95%</t>
   </si>
   <si>
     <t>IHOROMBE</t>
   </si>
   <si>
     <t>2 500,01Ha</t>
   </si>
   <si>
     <t>481,07Ha</t>
   </si>
   <si>
     <t>19,24%</t>
   </si>
   <si>
     <t>ITASY</t>
   </si>
   <si>
     <t>3 238,32Ha</t>
   </si>
   <si>
-    <t>2 576,06Ha</t>
-[...2 lines deleted...]
-    <t>79,55%</t>
+    <t>2 879,36Ha</t>
+  </si>
+  <si>
+    <t>88,92%</t>
   </si>
   <si>
     <t>MELAKY</t>
   </si>
   <si>
     <t>1 963,90Ha</t>
   </si>
   <si>
-    <t>1 214,64Ha</t>
-[...2 lines deleted...]
-    <t>61,85%</t>
+    <t>1 517,11Ha</t>
+  </si>
+  <si>
+    <t>77,25%</t>
   </si>
   <si>
     <t>MENABE</t>
   </si>
   <si>
     <t>3 200,00Ha</t>
   </si>
   <si>
-    <t>544,00Ha</t>
-[...2 lines deleted...]
-    <t>17,00%</t>
+    <t>1 469,79Ha</t>
+  </si>
+  <si>
+    <t>45,93%</t>
   </si>
   <si>
     <t>SAVA</t>
   </si>
   <si>
-    <t>934,90Ha</t>
-[...2 lines deleted...]
-    <t>29,22%</t>
+    <t>2 207,52Ha</t>
+  </si>
+  <si>
+    <t>68,99%</t>
   </si>
   <si>
     <t>SOFIA</t>
   </si>
   <si>
     <t>3 216,00Ha</t>
   </si>
   <si>
     <t>1 638,62Ha</t>
   </si>
   <si>
     <t>50,95%</t>
   </si>
   <si>
     <t>VAKINANKARATRA</t>
   </si>
   <si>
     <t>2 522,30Ha</t>
   </si>
   <si>
-    <t>448,24Ha</t>
-[...2 lines deleted...]
-    <t>17,77%</t>
+    <t>532,88Ha</t>
+  </si>
+  <si>
+    <t>21,13%</t>
   </si>
   <si>
     <t>VATOVAVY</t>
   </si>
   <si>
     <t>3 439,34Ha</t>
   </si>
   <si>
-    <t>15,40Ha</t>
-[...2 lines deleted...]
-    <t>0,45%</t>
+    <t>609,90Ha</t>
+  </si>
+  <si>
+    <t>17,73%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>